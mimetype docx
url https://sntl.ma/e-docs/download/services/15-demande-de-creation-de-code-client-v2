--- v0 (2025-10-06)
+++ v1 (2026-04-05)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="page" w:horzAnchor="margin" w:tblpX="-289" w:tblpY="2011"/>
         <w:tblW w:w="10485" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2949"/>
         <w:gridCol w:w="7536"/>
       </w:tblGrid>
       <w:tr w:rsidR="002A7DF6" w:rsidRPr="00237B52" w14:paraId="6A6AE6EF" w14:textId="77777777" w:rsidTr="00B0698F">
         <w:trPr>
           <w:trHeight w:val="976"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2949" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="478C801E" w14:textId="3A46EAA7" w:rsidR="002A7DF6" w:rsidRPr="00BC2647" w:rsidRDefault="002A7DF6" w:rsidP="002A7DF6">
             <w:pPr>
               <w:contextualSpacing/>
@@ -611,79 +611,77 @@
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Date MES</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004F5022" w:rsidRPr="00237B52" w14:paraId="39117EA4" w14:textId="77777777" w:rsidTr="00056DBF">
         <w:trPr>
           <w:trHeight w:val="67"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="995" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0AD226C6" w14:textId="77777777" w:rsidR="004F5022" w:rsidRPr="0048382D" w:rsidRDefault="004F5022" w:rsidP="004F5022">
             <w:pPr>
               <w:pStyle w:val="En-tte"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0048382D">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2181" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3B263FB0" w14:textId="77777777" w:rsidR="004F5022" w:rsidRPr="0048382D" w:rsidRDefault="004F5022" w:rsidP="004F5022">
             <w:pPr>
               <w:pStyle w:val="En-tte"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2414" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="456620E6" w14:textId="77777777" w:rsidR="004F5022" w:rsidRPr="0048382D" w:rsidRDefault="004F5022" w:rsidP="004F5022">
             <w:pPr>
               <w:pStyle w:val="En-tte"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
@@ -719,79 +717,77 @@
           <w:tcPr>
             <w:tcW w:w="2492" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="42D9D01B" w14:textId="77777777" w:rsidR="004F5022" w:rsidRPr="0048382D" w:rsidRDefault="004F5022" w:rsidP="004F5022">
             <w:pPr>
               <w:pStyle w:val="En-tte"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004F5022" w:rsidRPr="00237B52" w14:paraId="0A62C846" w14:textId="77777777" w:rsidTr="00056DBF">
         <w:trPr>
           <w:trHeight w:val="53"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="995" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6F342374" w14:textId="77777777" w:rsidR="004F5022" w:rsidRPr="0048382D" w:rsidRDefault="004F5022" w:rsidP="004F5022">
             <w:pPr>
               <w:pStyle w:val="En-tte"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0048382D">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2181" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3E411D17" w14:textId="77777777" w:rsidR="004F5022" w:rsidRPr="0048382D" w:rsidRDefault="004F5022" w:rsidP="004F5022">
             <w:pPr>
               <w:pStyle w:val="En-tte"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2414" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6305D03F" w14:textId="77777777" w:rsidR="004F5022" w:rsidRPr="0048382D" w:rsidRDefault="004F5022" w:rsidP="004F5022">
             <w:pPr>
               <w:pStyle w:val="En-tte"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
@@ -827,79 +823,77 @@
           <w:tcPr>
             <w:tcW w:w="2492" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7FF58E58" w14:textId="77777777" w:rsidR="004F5022" w:rsidRPr="0048382D" w:rsidRDefault="004F5022" w:rsidP="004F5022">
             <w:pPr>
               <w:pStyle w:val="En-tte"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004F5022" w:rsidRPr="00237B52" w14:paraId="340369C6" w14:textId="77777777" w:rsidTr="00056DBF">
         <w:trPr>
           <w:trHeight w:val="67"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="995" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0AA9D41D" w14:textId="77777777" w:rsidR="004F5022" w:rsidRPr="0048382D" w:rsidRDefault="004F5022" w:rsidP="004F5022">
             <w:pPr>
               <w:pStyle w:val="En-tte"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0048382D">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2181" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="303B163B" w14:textId="77777777" w:rsidR="004F5022" w:rsidRPr="0048382D" w:rsidRDefault="004F5022" w:rsidP="004F5022">
             <w:pPr>
               <w:pStyle w:val="En-tte"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2414" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="65D0AA07" w14:textId="77777777" w:rsidR="004F5022" w:rsidRPr="0048382D" w:rsidRDefault="004F5022" w:rsidP="004F5022">
             <w:pPr>
               <w:pStyle w:val="En-tte"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
@@ -935,79 +929,77 @@
           <w:tcPr>
             <w:tcW w:w="2492" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="540DE47D" w14:textId="77777777" w:rsidR="004F5022" w:rsidRPr="0048382D" w:rsidRDefault="004F5022" w:rsidP="004F5022">
             <w:pPr>
               <w:pStyle w:val="En-tte"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004F5022" w:rsidRPr="00237B52" w14:paraId="4FEE8D02" w14:textId="77777777" w:rsidTr="00056DBF">
         <w:trPr>
           <w:trHeight w:val="66"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="995" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="01FDAD05" w14:textId="77777777" w:rsidR="004F5022" w:rsidRPr="0048382D" w:rsidRDefault="004F5022" w:rsidP="004F5022">
             <w:pPr>
               <w:pStyle w:val="En-tte"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0048382D">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2181" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7BE3555B" w14:textId="77777777" w:rsidR="004F5022" w:rsidRPr="0048382D" w:rsidRDefault="004F5022" w:rsidP="004F5022">
             <w:pPr>
               <w:pStyle w:val="En-tte"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2414" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B4E7B45" w14:textId="77777777" w:rsidR="004F5022" w:rsidRPr="0048382D" w:rsidRDefault="004F5022" w:rsidP="004F5022">
             <w:pPr>
               <w:pStyle w:val="En-tte"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
@@ -1043,79 +1035,77 @@
           <w:tcPr>
             <w:tcW w:w="2492" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4D8DB1E5" w14:textId="77777777" w:rsidR="004F5022" w:rsidRPr="0048382D" w:rsidRDefault="004F5022" w:rsidP="004F5022">
             <w:pPr>
               <w:pStyle w:val="En-tte"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004F5022" w:rsidRPr="00237B52" w14:paraId="167D6C47" w14:textId="77777777" w:rsidTr="00056DBF">
         <w:trPr>
           <w:trHeight w:val="67"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="995" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0DA4785F" w14:textId="77777777" w:rsidR="004F5022" w:rsidRPr="0048382D" w:rsidRDefault="004F5022" w:rsidP="004F5022">
             <w:pPr>
               <w:pStyle w:val="En-tte"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0048382D">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2181" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="79AA848A" w14:textId="77777777" w:rsidR="004F5022" w:rsidRPr="0048382D" w:rsidRDefault="004F5022" w:rsidP="004F5022">
             <w:pPr>
               <w:pStyle w:val="En-tte"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2414" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1DAB8C89" w14:textId="77777777" w:rsidR="004F5022" w:rsidRPr="0048382D" w:rsidRDefault="004F5022" w:rsidP="004F5022">
             <w:pPr>
               <w:pStyle w:val="En-tte"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
@@ -1151,79 +1141,77 @@
           <w:tcPr>
             <w:tcW w:w="2492" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4A902237" w14:textId="77777777" w:rsidR="004F5022" w:rsidRPr="0048382D" w:rsidRDefault="004F5022" w:rsidP="004F5022">
             <w:pPr>
               <w:pStyle w:val="En-tte"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004F5022" w:rsidRPr="00237B52" w14:paraId="30AB1A32" w14:textId="77777777" w:rsidTr="00056DBF">
         <w:trPr>
           <w:trHeight w:val="66"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="995" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="64AFA087" w14:textId="77777777" w:rsidR="004F5022" w:rsidRPr="0048382D" w:rsidRDefault="004F5022" w:rsidP="004F5022">
             <w:pPr>
               <w:pStyle w:val="En-tte"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0048382D">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2181" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="40AE58D9" w14:textId="77777777" w:rsidR="004F5022" w:rsidRPr="0048382D" w:rsidRDefault="004F5022" w:rsidP="004F5022">
             <w:pPr>
               <w:pStyle w:val="En-tte"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2414" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7B9355B2" w14:textId="77777777" w:rsidR="004F5022" w:rsidRPr="0048382D" w:rsidRDefault="004F5022" w:rsidP="004F5022">
             <w:pPr>
               <w:pStyle w:val="En-tte"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
@@ -1259,79 +1247,77 @@
           <w:tcPr>
             <w:tcW w:w="2492" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1041356C" w14:textId="77777777" w:rsidR="004F5022" w:rsidRPr="0048382D" w:rsidRDefault="004F5022" w:rsidP="004F5022">
             <w:pPr>
               <w:pStyle w:val="En-tte"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004F5022" w:rsidRPr="00237B52" w14:paraId="7FD01166" w14:textId="77777777" w:rsidTr="00056DBF">
         <w:trPr>
           <w:trHeight w:val="15"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="995" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2F18BF37" w14:textId="77777777" w:rsidR="004F5022" w:rsidRPr="0048382D" w:rsidRDefault="004F5022" w:rsidP="004F5022">
             <w:pPr>
               <w:pStyle w:val="En-tte"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0048382D">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2181" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="636C6CA8" w14:textId="77777777" w:rsidR="004F5022" w:rsidRPr="0048382D" w:rsidRDefault="004F5022" w:rsidP="004F5022">
             <w:pPr>
               <w:pStyle w:val="En-tte"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2414" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="51915467" w14:textId="77777777" w:rsidR="004F5022" w:rsidRPr="0048382D" w:rsidRDefault="004F5022" w:rsidP="004F5022">
             <w:pPr>
               <w:pStyle w:val="En-tte"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
@@ -1367,79 +1353,77 @@
           <w:tcPr>
             <w:tcW w:w="2492" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2AFE7B61" w14:textId="77777777" w:rsidR="004F5022" w:rsidRPr="0048382D" w:rsidRDefault="004F5022" w:rsidP="004F5022">
             <w:pPr>
               <w:pStyle w:val="En-tte"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004F5022" w:rsidRPr="00237B52" w14:paraId="406B7261" w14:textId="77777777" w:rsidTr="00056DBF">
         <w:trPr>
           <w:trHeight w:val="66"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="995" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6C387C19" w14:textId="77777777" w:rsidR="004F5022" w:rsidRPr="0048382D" w:rsidRDefault="004F5022" w:rsidP="004F5022">
             <w:pPr>
               <w:pStyle w:val="En-tte"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0048382D">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2181" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4DFDC9A3" w14:textId="77777777" w:rsidR="004F5022" w:rsidRPr="0048382D" w:rsidRDefault="004F5022" w:rsidP="004F5022">
             <w:pPr>
               <w:pStyle w:val="En-tte"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2414" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1C2D441D" w14:textId="77777777" w:rsidR="004F5022" w:rsidRPr="0048382D" w:rsidRDefault="004F5022" w:rsidP="004F5022">
             <w:pPr>
               <w:pStyle w:val="En-tte"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
@@ -1475,79 +1459,77 @@
           <w:tcPr>
             <w:tcW w:w="2492" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="41D5C175" w14:textId="77777777" w:rsidR="004F5022" w:rsidRPr="0048382D" w:rsidRDefault="004F5022" w:rsidP="004F5022">
             <w:pPr>
               <w:pStyle w:val="En-tte"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004F5022" w:rsidRPr="00237B52" w14:paraId="57C566E1" w14:textId="77777777" w:rsidTr="00056DBF">
         <w:trPr>
           <w:trHeight w:val="67"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="995" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="750FDB03" w14:textId="77777777" w:rsidR="004F5022" w:rsidRPr="0048382D" w:rsidRDefault="004F5022" w:rsidP="004F5022">
             <w:pPr>
               <w:pStyle w:val="En-tte"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0048382D">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2181" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7C51F1E1" w14:textId="77777777" w:rsidR="004F5022" w:rsidRPr="0048382D" w:rsidRDefault="004F5022" w:rsidP="004F5022">
             <w:pPr>
               <w:pStyle w:val="En-tte"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2414" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6EB9453D" w14:textId="77777777" w:rsidR="004F5022" w:rsidRPr="0048382D" w:rsidRDefault="004F5022" w:rsidP="004F5022">
             <w:pPr>
               <w:pStyle w:val="En-tte"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
@@ -1583,79 +1565,77 @@
           <w:tcPr>
             <w:tcW w:w="2492" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6B1D229A" w14:textId="77777777" w:rsidR="004F5022" w:rsidRPr="0048382D" w:rsidRDefault="004F5022" w:rsidP="004F5022">
             <w:pPr>
               <w:pStyle w:val="En-tte"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004F5022" w:rsidRPr="00237B52" w14:paraId="174760CA" w14:textId="77777777" w:rsidTr="00056DBF">
         <w:trPr>
           <w:trHeight w:val="44"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="995" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4B08A62C" w14:textId="77777777" w:rsidR="004F5022" w:rsidRPr="0048382D" w:rsidRDefault="004F5022" w:rsidP="004F5022">
             <w:pPr>
               <w:pStyle w:val="En-tte"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0048382D">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2181" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="25DBB70F" w14:textId="77777777" w:rsidR="004F5022" w:rsidRPr="0048382D" w:rsidRDefault="004F5022" w:rsidP="004F5022">
             <w:pPr>
               <w:pStyle w:val="En-tte"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2414" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="790A8274" w14:textId="77777777" w:rsidR="004F5022" w:rsidRPr="0048382D" w:rsidRDefault="004F5022" w:rsidP="004F5022">
             <w:pPr>
               <w:pStyle w:val="En-tte"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
@@ -1861,106 +1841,88 @@
         </w:rPr>
         <w:t> :</w:t>
       </w:r>
       <w:r w:rsidRPr="00B065A5">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00EC21E6" w:rsidRPr="00EC21E6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Décisions </w:t>
       </w:r>
       <w:r w:rsidRPr="00EC21E6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>d’affectation (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>Copie</w:t>
-[...5 lines deleted...]
-        <w:t>)</w:t>
+        <w:t>Copie)</w:t>
       </w:r>
       <w:r w:rsidR="00EC21E6" w:rsidRPr="00EC21E6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> ou les procès-verbaux de transfert de propriété des véhicules</w:t>
       </w:r>
       <w:r w:rsidR="00DF614E">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>(originaux)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7755A70C" w14:textId="29C96A60" w:rsidR="00155354" w:rsidRDefault="00B065A5" w:rsidP="00B065A5">
       <w:pPr>
         <w:pStyle w:val="En-tte"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>P</w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> : </w:t>
+        <w:t xml:space="preserve">Pour les véhicules civils : </w:t>
       </w:r>
       <w:r w:rsidR="00155354">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Cartes grises recto verso</w:t>
       </w:r>
       <w:r w:rsidR="00DF614E">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00155354">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Copie</w:t>
       </w:r>
@@ -2062,51 +2024,51 @@
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="3057525" cy="581025"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="3175">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="7B081F26" w14:textId="3A829259" w:rsidR="00187C5F" w:rsidRPr="00AA563F" w:rsidRDefault="00F462FA" w:rsidP="00A53B2F">
+                          <w:p w14:paraId="7B081F26" w14:textId="620EC122" w:rsidR="00187C5F" w:rsidRPr="00AA563F" w:rsidRDefault="00F462FA" w:rsidP="00A53B2F">
                             <w:pPr>
                               <w:pStyle w:val="Paragraphedeliste"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
                                 <w:numId w:val="2"/>
                               </w:numPr>
                               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
                               <w:ind w:left="-113" w:hanging="357"/>
                               <w:jc w:val="both"/>
                               <w:rPr>
                                 <w:rFonts w:cstheme="minorHAnsi"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00AA563F">
                               <w:rPr>
                                 <w:rFonts w:cstheme="minorHAnsi"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
@@ -2178,51 +2140,71 @@
                                 <w:b/>
                                 <w:bCs/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> ou</w:t>
                             </w:r>
                             <w:r w:rsidR="00AA563F">
                               <w:rPr>
                                 <w:rFonts w:cstheme="minorHAnsi"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r w:rsidRPr="00AA563F">
                               <w:rPr>
                                 <w:rFonts w:cstheme="minorHAnsi"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
-                              <w:t>transmise par courrier à la SNTL</w:t>
+                              <w:t>transmise par courrier</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00556E4E">
+                              <w:rPr>
+                                <w:rFonts w:cstheme="minorHAnsi"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="16"/>
+                                <w:szCs w:val="16"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> ou email</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00AA563F">
+                              <w:rPr>
+                                <w:rFonts w:cstheme="minorHAnsi"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="16"/>
+                                <w:szCs w:val="16"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> à la SNTL</w:t>
                             </w:r>
                             <w:r w:rsidR="001D5614">
                               <w:rPr>
                                 <w:rFonts w:cstheme="minorHAnsi"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                               <w:t>.</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00AA563F">
                               <w:rPr>
                                 <w:rFonts w:cstheme="minorHAnsi"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="003B8139" w14:textId="3E354171" w:rsidR="00187C5F" w:rsidRPr="00AB40B0" w:rsidRDefault="00187C5F" w:rsidP="00187C5F">
                             <w:pPr>
                               <w:pStyle w:val="Paragraphedeliste"/>
@@ -2299,51 +2281,51 @@
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shapetype w14:anchorId="040F726D" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
               <v:shape id="Zone de texte 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:-10.95pt;margin-top:14.25pt;width:240.75pt;height:45.75pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCNpagJFAIAACsEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtjO4jUz4hRdugwD&#10;ugvQ7QNkWbaFyaImKbGzry8lu2l2exnmB4E0qUPy8GhzPfaKHIV1EnRJs0VKidAcaqnbkn79sn+x&#10;psR5pmumQIuSnoSj19vnzzaDKcQSOlC1sARBtCsGU9LOe1MkieOd6JlbgBEagw3Ynnl0bZvUlg2I&#10;3qtkmaavkgFsbSxw4Rz+vZ2CdBvxm0Zw/6lpnPBElRR78/G08azCmWw3rGgtM53kcxvsH7romdRY&#10;9Ax1yzwjByt/g+olt+Cg8QsOfQJNI7mIM+A0WfrLNPcdMyLOguQ4c6bJ/T9Y/vF4bz5b4sc3MOIC&#10;4xDO3AH/5oiGXcd0K26shaETrMbCWaAsGYwr5quBale4AFINH6DGJbODhwg0NrYPrOCcBNFxAacz&#10;6WL0hOPPl2l+lS9zSjjG8nWWoh1KsOLxtrHOvxPQk2CU1OJSIzo73jk/pT6mhGIOlKz3Uqno2Lba&#10;KUuODAWwj9+M/lOa0mTAVrKrfCLgrxBp/P4E0UuPSlayL+n6nMSKQNtbXUedeSbVZON0Ss88Buom&#10;Ev1YjZgY+KygPiGjFibF4gtDowP7g5IB1VpS9/3ArKBEvde4ldfZahXkHZ1VfrVEx15GqssI0xyh&#10;Suopmcydn57EwVjZdlhp0oGGG9xkIyPJT13NfaMi45rm1xMkf+nHrKc3vn0AAAD//wMAUEsDBBQA&#10;BgAIAAAAIQB9+iH53QAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/RSsNAEEXfBf9hGcEXaTcN&#10;trYxm1IEfVNo6wdMkzEJzcyG7LaJf+/4pI/DPdx7Jt9O3JkrDaH14mAxT8CQlL5qpXbweXydrcGE&#10;iFJh54UcfFOAbXF7k2NW+VH2dD3E2miJhAwdNDH2mbWhbIgxzH1PotmXHxijnkNtqwFHLefOpkmy&#10;soyt6EKDPb00VJ4PF3bwjoIT83734CN/8Jie356OiXP3d9PuGUykKf7B8Kuv6lCo08lfpAqmczBL&#10;FxtFHaTrJRgFHpebFZiTkjoMtsjt/xeKHwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADh&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCN&#10;pagJFAIAACsEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQB9+iH53QAAAAoBAAAPAAAAAAAAAAAAAAAAAG4EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#10;BADzAAAAeAUAAAAA&#10;" strokeweight=".25pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="7B081F26" w14:textId="3A829259" w:rsidR="00187C5F" w:rsidRPr="00AA563F" w:rsidRDefault="00F462FA" w:rsidP="00A53B2F">
+                    <w:p w14:paraId="7B081F26" w14:textId="620EC122" w:rsidR="00187C5F" w:rsidRPr="00AA563F" w:rsidRDefault="00F462FA" w:rsidP="00A53B2F">
                       <w:pPr>
                         <w:pStyle w:val="Paragraphedeliste"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
                           <w:numId w:val="2"/>
                         </w:numPr>
                         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
                         <w:ind w:left="-113" w:hanging="357"/>
                         <w:jc w:val="both"/>
                         <w:rPr>
                           <w:rFonts w:cstheme="minorHAnsi"/>
                           <w:b/>
                           <w:bCs/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00AA563F">
                         <w:rPr>
                           <w:rFonts w:cstheme="minorHAnsi"/>
                           <w:b/>
                           <w:bCs/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
@@ -2415,51 +2397,71 @@
                           <w:b/>
                           <w:bCs/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> ou</w:t>
                       </w:r>
                       <w:r w:rsidR="00AA563F">
                         <w:rPr>
                           <w:rFonts w:cstheme="minorHAnsi"/>
                           <w:b/>
                           <w:bCs/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r w:rsidRPr="00AA563F">
                         <w:rPr>
                           <w:rFonts w:cstheme="minorHAnsi"/>
                           <w:b/>
                           <w:bCs/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
-                        <w:t>transmise par courrier à la SNTL</w:t>
+                        <w:t>transmise par courrier</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00556E4E">
+                        <w:rPr>
+                          <w:rFonts w:cstheme="minorHAnsi"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:sz w:val="16"/>
+                          <w:szCs w:val="16"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> ou email</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00AA563F">
+                        <w:rPr>
+                          <w:rFonts w:cstheme="minorHAnsi"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:sz w:val="16"/>
+                          <w:szCs w:val="16"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> à la SNTL</w:t>
                       </w:r>
                       <w:r w:rsidR="001D5614">
                         <w:rPr>
                           <w:rFonts w:cstheme="minorHAnsi"/>
                           <w:b/>
                           <w:bCs/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                         <w:t>.</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00AA563F">
                         <w:rPr>
                           <w:rFonts w:cstheme="minorHAnsi"/>
                           <w:b/>
                           <w:bCs/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="003B8139" w14:textId="3E354171" w:rsidR="00187C5F" w:rsidRPr="00AB40B0" w:rsidRDefault="00187C5F" w:rsidP="00187C5F">
                       <w:pPr>
                         <w:pStyle w:val="Paragraphedeliste"/>
@@ -2706,76 +2708,76 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="00644588" w14:textId="77777777" w:rsidR="006234C6" w:rsidRPr="00881E07" w:rsidRDefault="006234C6" w:rsidP="00881E07">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="006234C6" w:rsidRPr="00881E07" w:rsidSect="0048606E">
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="0" w:right="849" w:bottom="142" w:left="1134" w:header="321" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="10AF5E04" w14:textId="77777777" w:rsidR="002E148D" w:rsidRDefault="002E148D" w:rsidP="0034656E">
+    <w:p w14:paraId="5CD51E0F" w14:textId="77777777" w:rsidR="00456199" w:rsidRDefault="00456199" w:rsidP="0034656E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1F38458C" w14:textId="77777777" w:rsidR="002E148D" w:rsidRDefault="002E148D" w:rsidP="0034656E">
+    <w:p w14:paraId="4BD573C2" w14:textId="77777777" w:rsidR="00456199" w:rsidRDefault="00456199" w:rsidP="0034656E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -2799,89 +2801,89 @@
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Narrow">
     <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="76AEBB5A" w14:textId="3A67DE48" w:rsidR="001C6F25" w:rsidRPr="00DE5C74" w:rsidRDefault="001C6F25" w:rsidP="00DE5C74">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
     </w:pPr>
     <w:r w:rsidRPr="00DE5C74">
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0693931D" w14:textId="77777777" w:rsidR="002E148D" w:rsidRDefault="002E148D" w:rsidP="0034656E">
+    <w:p w14:paraId="0592B0A1" w14:textId="77777777" w:rsidR="00456199" w:rsidRDefault="00456199" w:rsidP="0034656E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="430D0485" w14:textId="77777777" w:rsidR="002E148D" w:rsidRDefault="002E148D" w:rsidP="0034656E">
+    <w:p w14:paraId="68B646C8" w14:textId="77777777" w:rsidR="00456199" w:rsidRDefault="00456199" w:rsidP="0034656E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="10490" w:type="dxa"/>
       <w:tblInd w:w="-289" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:left w:w="70" w:type="dxa"/>
         <w:right w:w="70" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="2552"/>
       <w:gridCol w:w="5363"/>
       <w:gridCol w:w="2575"/>
     </w:tblGrid>
     <w:tr w:rsidR="0080579F" w:rsidRPr="00C90384" w14:paraId="28361FB4" w14:textId="77777777" w:rsidTr="009F67E0">
@@ -3141,51 +3143,51 @@
           <w:r w:rsidRPr="00C90384">
             <w:rPr>
               <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>Page 1sur1</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="6833812F" w14:textId="77777777" w:rsidR="0034656E" w:rsidRPr="0048606E" w:rsidRDefault="0034656E" w:rsidP="0048606E">
     <w:pPr>
       <w:pStyle w:val="En-tte"/>
       <w:rPr>
         <w:sz w:val="8"/>
         <w:szCs w:val="8"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0B4334D7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C270F002"/>
     <w:lvl w:ilvl="0" w:tplc="040C000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="040C001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
@@ -4198,53 +4200,52 @@
   <w:num w:numId="4" w16cid:durableId="770079167">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="350300326">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1956786604">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1352953345">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="475341684">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="553739743">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="707216765">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="130"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0034656E"/>
     <w:rsid w:val="00026F14"/>
@@ -4270,72 +4271,75 @@
     <w:rsid w:val="002061DA"/>
     <w:rsid w:val="00207548"/>
     <w:rsid w:val="00210257"/>
     <w:rsid w:val="00237B52"/>
     <w:rsid w:val="00254C8B"/>
     <w:rsid w:val="002614B1"/>
     <w:rsid w:val="00264994"/>
     <w:rsid w:val="00281A10"/>
     <w:rsid w:val="002A6797"/>
     <w:rsid w:val="002A7DF6"/>
     <w:rsid w:val="002D2021"/>
     <w:rsid w:val="002D5145"/>
     <w:rsid w:val="002E148D"/>
     <w:rsid w:val="002F720D"/>
     <w:rsid w:val="00310C07"/>
     <w:rsid w:val="00313E46"/>
     <w:rsid w:val="00316317"/>
     <w:rsid w:val="00333D92"/>
     <w:rsid w:val="00340732"/>
     <w:rsid w:val="0034656E"/>
     <w:rsid w:val="0036131C"/>
     <w:rsid w:val="003702E0"/>
     <w:rsid w:val="003713E7"/>
     <w:rsid w:val="00381D2D"/>
     <w:rsid w:val="003A09AB"/>
+    <w:rsid w:val="003C0D11"/>
     <w:rsid w:val="003C36FE"/>
     <w:rsid w:val="003D2012"/>
     <w:rsid w:val="003F5987"/>
     <w:rsid w:val="00401B9F"/>
     <w:rsid w:val="0040309F"/>
     <w:rsid w:val="004557DD"/>
     <w:rsid w:val="00455A0B"/>
+    <w:rsid w:val="00456199"/>
     <w:rsid w:val="00457DED"/>
     <w:rsid w:val="004653DD"/>
     <w:rsid w:val="00466D6A"/>
     <w:rsid w:val="00473C63"/>
     <w:rsid w:val="00474BF1"/>
     <w:rsid w:val="004836EE"/>
     <w:rsid w:val="0048382D"/>
     <w:rsid w:val="0048606E"/>
     <w:rsid w:val="004B58F6"/>
     <w:rsid w:val="004C4D3E"/>
     <w:rsid w:val="004F5022"/>
     <w:rsid w:val="004F7F38"/>
     <w:rsid w:val="00500ACC"/>
     <w:rsid w:val="005064ED"/>
     <w:rsid w:val="00507402"/>
+    <w:rsid w:val="00556E4E"/>
     <w:rsid w:val="005B1C9A"/>
     <w:rsid w:val="005B3FF3"/>
     <w:rsid w:val="005E4642"/>
     <w:rsid w:val="005F49F8"/>
     <w:rsid w:val="00601CC6"/>
     <w:rsid w:val="00604B2F"/>
     <w:rsid w:val="00605F7A"/>
     <w:rsid w:val="00611221"/>
     <w:rsid w:val="006234C6"/>
     <w:rsid w:val="006309B4"/>
     <w:rsid w:val="006368C1"/>
     <w:rsid w:val="0065575C"/>
     <w:rsid w:val="006E0CAD"/>
     <w:rsid w:val="00722DE0"/>
     <w:rsid w:val="007307BD"/>
     <w:rsid w:val="00741BDF"/>
     <w:rsid w:val="007505F6"/>
     <w:rsid w:val="00784C68"/>
     <w:rsid w:val="007B1E72"/>
     <w:rsid w:val="007D513B"/>
     <w:rsid w:val="007F176B"/>
     <w:rsid w:val="007F42A3"/>
     <w:rsid w:val="0080579F"/>
     <w:rsid w:val="00836A25"/>
     <w:rsid w:val="00863192"/>
@@ -4415,51 +4419,51 @@
     <m:smallFrac/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-FR" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="03E662B3"/>
   <w15:docId w15:val="{8C29BBDD-9DA8-4B3F-8990-B86B407AE075}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="fr-MA" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -4984,51 +4988,51 @@
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Grilledetableauclaire">
     <w:name w:val="Grid Table Light"/>
     <w:basedOn w:val="TableauNormal"/>
     <w:uiPriority w:val="40"/>
     <w:rsid w:val="00D255FB"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="634987579">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1734038512">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -5324,51 +5328,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>156</Words>
   <Characters>863</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>7</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>